--- v1 (2026-08-31)
+++ v2 (2026-10-10)
@@ -239,50 +239,83 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäfsführender Vorstand, Jugendpresse Rheinland e. V.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2019 - 2/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">BGB-Vorstand</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Higher Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informatik / Computer Sciene, Hochschule Niederrhein</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">BA-Studium der Informatik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vocational Training</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Schulische Ausbildung: Informationstechnischer Assistent / Sekundarstufe 2, Berufskolleg der Stadt Bochum - Technische Berufliche Schule 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>