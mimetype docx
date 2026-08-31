--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -23,59 +23,50 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lukas Schieren</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/lukas_schieren</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kennedy-Ufer 2, 50679 Köln, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Beschäftigter in der Informations- und Kommunikationstechnik, Landschaftsverband Rheinland (LVR)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2022 - Present</w:t>
@@ -323,51 +314,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fachoberschulreife (FOR) / Sekundarstufe 1, Ev. Gesamtschule Gelsenkirchen-Bismarck</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2012 - 6/2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">vutuv Contributor | debian | Fediverse | ansible | Bitwarden | consul | consuldemocracy | darktable | element | fdroid | Firefox | floss | forgejo | FOSS | git | inkscape | it | ITK | KeePass | libreoffice | linux | mariadb | mastodon | matrix | Mattermost | mediawiki | Moodle | mysql | netbox | nextcloud | OBSStudio | oeffentlicheVerwaltung | öffentlicheVerwaltung | opendesk | openslides | open source | OpenSource | Owncast | peertube | pixelfed | postgresql | powershell | pretalx | pretix | python | RedHatLinuxEnterprise | rhel | shell | SignalMessenger | texlatex | threema | Thunderbird | ubuntu | Vaultwarden | xmpp | Zammad</w:t>
+        <w:t xml:space="preserve">vutuv Contributor | debian | Fediverse | ansible | Bitwarden | consul | consuldemocracy | darktable | element | fdroid | Firefox | FLOSS | forgejo | FOSS | git | Inkscape | it | ITK | KeePass | libreoffice | Linux | mariadb | Mastodon | matrix | Mattermost | mediawiki | Moodle | mysql | netbox | nextcloud | OBSStudio | oeffentlicheVerwaltung | öffentlicheVerwaltung | opendesk | openslides | open source | Owncast | peertube | pixelfed | postgresql | powershell | pretalx | pretix | Python | RedHatLinuxEnterprise | rhel | shell | SignalMessenger | texlatex | threema | Thunderbird | ubuntu | Vaultwarden | xmpp | Zammad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (B2 (Upper intermediate)) | French (A1 (Beginner))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>