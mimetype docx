--- v2 (2026-08-14)
+++ v3 (2026-11-03)
@@ -220,51 +220,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2012 - 3/2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">In der anfänglich für das Praxissemester vorgesehenen Stelle konnte ich meine Erfahrung in der Entwicklung von ortungsbasierten iOS (Objective-C) Apps erweitern. Daraus entstanden Apps für die Ortung von Geldautomaten, Tankstellen und Restaurants sowie we</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">javascript | node.js | react | css | c/c++ | express.js | PHP | software architektur | sql</w:t>
+        <w:t xml:space="preserve">JavaScript | node.js | react | CSS | c/c++ | express.js | PHP | software architektur | sql</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Website: https://www.schaechinger.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>