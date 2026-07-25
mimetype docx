--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -19,50 +19,59 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Manuel Schächinger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Leidenschaftlicher Softwareentwickler mit Fokus auf TypeScript, Node.js und React.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/manuel</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 14.02.1991 | Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Software Engineer, adesso SE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2024 - Present</w:t>
@@ -173,102 +182,125 @@
         <w:t xml:space="preserve">Implementierung interner JavaScript Tools mit React und Ext JS. Weiterhin gehört zu meinen Aufgaben die Sicherstellung der Codequalität, automatische Tests und technisches Projektmanagement. Das Backend wurde in PHP realisiert und basiert auf dem MVC-Patt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">iOS &amp; Java Entwickler, Keksfabrik Produktion GbR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2013 - 5/2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Entwicklung einer Continuity App für iOS (Objective-C) mit einem in Java geschriebenen Gegenstück, das auf reinem Raspberry Pi lief und für die Synchronisation von Video- und Audiodateien sowie Metadaten in Echtzeit zwischen Kameras, Soundgeräten und der </w:t>
+        <w:t xml:space="preserve">Entwicklung einer Continuity App für iOS (Objective-C) mit einem in Java geschriebenen Gegenstück, das auf reinem Raspberry Pi lief und für die Synchronisation von Video- und Audiodateien sowie Metadaten in Echtzeit zwischen Kameras, Soundgeräten und der</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mobile App Entwickler, Mecomo Mobile Apps &amp; Content GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2012 - 3/2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">In der anfänglich für das Praxissemester vorgesehenen Stelle konnte ich meine Erfahrung in der Entwicklung von ortungsbasierten iOS (Objective-C) Apps erweitern. Daraus entstanden Apps für die Ortung von Geldautomaten, Tankstellen und Restaurants sowie we</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">javascript | node.js | react | css | c/c++ | express.js | php | software architektur | sql</w:t>
+        <w:t xml:space="preserve">javascript | node.js | react | css | c/c++ | express.js | PHP | software architektur | sql</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Website: https://www.schaechinger.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">XING: https://www.xing.com/profile/Manuel_Schaechinger</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/schaechinger</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">GitHub: https://github.com/schaechinger</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>