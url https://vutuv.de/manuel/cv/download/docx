--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Manuel Schächinger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Leidenschaftlicher Softwareentwickler mit Fokus auf TypeScript, Node.js und React.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/manuel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 14.02.1991 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 14.02.1991</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Software Engineer, adesso SE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>