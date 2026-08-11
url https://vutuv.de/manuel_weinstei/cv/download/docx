--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/manuel_weinstei</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Messerschmittstraße 7, 89231 Neu-Ulm, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 19.07.1981 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 19.07.1981</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Software Quality Manager, tagwork‹one› Technology Services GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -149,51 +149,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Praktikant / Werkstudent / Diplomand, DaimlerChrysler AG Forschungszentrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2004 - 9/2006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">continuous integration | css3 | customer support | e-commerce | Fehlerklassifikation | git | grunt | gulp | html5 | javascript | jenkins | jquery | konzepterstellung | less | linux server | Magento-Entwicklung | Mobile Development | mysql | Performance Tuning | PHP-Entwicklung | responsive web design | sass | Shell-Programmierung | soap | Softwaremetriken | software-qualitätssicherung | Sonarqube | technische dokumentation | ZURB Foundation</w:t>
+        <w:t xml:space="preserve">continuous integration | css3 | customer support | e-commerce | Fehlerklassifikation | git | grunt | gulp | html5 | javascript | jenkins | jquery | konzepterstellung | less | linux server | Magento-Entwicklung | Mobile Development | mysql | Performance Tuning | PHP-Entwicklung | responsive webdesign | sass | Shell-Programmierung | soap | Softwaremetriken | software-qualitätssicherung | Sonarqube | technische dokumentation | ZURB Foundation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">tagwork‹one›: http://osm.org/go/0DpYVUtVJ?way=405121012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>