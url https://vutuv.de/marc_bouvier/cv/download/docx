--- v0 (2026-09-29)
+++ v1 (2026-10-20)
@@ -611,51 +611,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">accessibility | Automatisation des tests | clean code | Développement front-end | devops | Green IT | html5 | Java | Leadership technique | Legacy | Pédagogie | Software craft | software craftsmanship | sql | typescript</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Lean Poker Certificate (Lean Poker, 2024-09) | Badge Facilitation -"Praticien"  - Facilitation et posture du facilitateur (Formapart, 2024-01) | TDD et Clean Architecture dans le monde Java (WealCome, 2020-12) | Behaviour driven development – BDD (AROLLA, 2019-02) | Domain Driven Design – DDD (AROLLA, 2017-08) | Refactoring du Bouchonnois - Cohorte Janvier 2025 (yoan-thirion-freelance)</w:t>
+        <w:t xml:space="preserve">Lean Poker Certificate (Lean Poker, 2024-09) | Badge Facilitation -"Praticien"  - Facilitation et posture du facilitateur (Formapart, 2024-01) | TDD et Clean Architecture dans le monde Java (WealCome, 2020-12) | Behaviour driven development – BDD (AROLLA, 2019-02) | Domain Driven Design – DDD (AROLLA, 2017-08) | Refactoring du Bouchonnois - Cohorte Janvier 2025 (yoan-thirion-freelance) | SST - recyclage (ERTF, 2018-03, expired 2020-03) | SST - recyclage (CMF Consulting, 2016-02, expired 2018-02) | SST - formation initiale (Apave orleans, 2014-02, expired 2016-02)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>