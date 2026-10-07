--- v0 (2026-08-25)
+++ v1 (2026-10-07)
@@ -276,50 +276,63 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C2 (Proficient)) | Portuguese (C2 (Proficient)) | Dutch (C1 (Advanced))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage (kurz vor live): https://www.frisches-steingrau.de</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">BookWyrm: https://wyrms.de/user/Nebelspecht</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>