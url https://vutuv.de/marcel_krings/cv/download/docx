--- v1 (2026-10-07)
+++ v2 (2026-10-27)
@@ -249,51 +249,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mediengestalter, Digital &amp; Print, Ausbildung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1998 - 2000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">branding | corporate design | Editorial Design | Integrated Design | Interface | typografie</w:t>
+        <w:t xml:space="preserve">Interface | branding | corporate design | Editorial Design | Integrated Design | typografie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C2 (Proficient)) | Portuguese (C2 (Proficient)) | Dutch (C1 (Advanced))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>