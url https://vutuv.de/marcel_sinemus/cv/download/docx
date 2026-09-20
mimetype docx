--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -47,51 +47,71 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 17.05.1982</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Gruppenleiter, Stadtspital Zürich</w:t>
+        <w:t xml:space="preserve">Fachexperte Digitalisierung &amp; ICT / Requirements Engineer (IREB CPRE FL), Stadtspital Zürich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gruppenleiter Anästhesiepflege, Stadtspital Zürich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2021 - 8/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">· Mitverantwortung bei der Sicherstellung eines reibungslosen Prozesses im Bereich der Anästhesiepflege unter Berücksichtigung der Qualitätsvorgaben</w:t>
         <w:br/>
         <w:t xml:space="preserve">· Planung, Durchführung und Leitung von IT Projekten im Bereich der Anästhesiepflege</w:t>
         <w:br/>
         <w:t xml:space="preserve">· Führung, Betreuung und Förderung der direkt unterstellten Mitarbeitenden</w:t>
         <w:br/>
         <w:t xml:space="preserve">· Umsetzung der personalrechtlichen Weisungen und Vorgaben</w:t>
         <w:br/>
         <w:t xml:space="preserve">· Theoretische und praktische Instruktion der Mitarbeitenden bei allen abteilungsrelevanten IT-Applikationen</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -100,64 +120,72 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Dipl. Experte Anästhesiepflege NDS HF, Stadtspital Zürich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2020 - 5/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Projektmitarbeiter Klinischer Applikationsspezialist PDMS Anästhesiologie, UniversitätsSpital Zürich</w:t>
+        <w:t xml:space="preserve">Projektmitarbeiter, Klinischer Applikationsspezialist PDMS Anästhesiologie, Universitätsspital Zürich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">12/2017 - 5/2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Implementierung des PDMS als Teil des interprofessionellen Teams der Intensivmedizin, Anästhesiologie, Neonatologie und ICT  - Erarbeitung anästhesiologischer Konzepte und Prozesse &amp; Umsetzung im PDMS  - Ansprechpartner für Fragen der Nutzer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Dipl. Experte Anästhesiepflege NDS HF, Spital Uster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2012 - 11/2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">BLS-AED SRC &amp; Mega Code Instruktor, Praxisbegleiter NDS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -170,163 +198,169 @@
         <w:t xml:space="preserve">Dipl. Experte Anästhesiepflege NDS HF, UniversitätsSpital Zürich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2011 - 2/2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ophtalmologie, Otorhinolaryngologie (ORL), Neurochirurgie, -radiologie, punktuelle Einsätze in Schockraum &amp; Notfall-OP, ad interim: Praxisbegleiter der Studierenden im NDS Anästhesiepflege</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Dipl. Experte Anästhesiepflege NDS HF in Weiterbildung, UniversitätsSpital Zürich</w:t>
+        <w:t xml:space="preserve">Dipl. Pflegefachmann HF, Kantonsspital Aarau AG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/2005 - 12/2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Medizin mit Schwerpunkt Onkologie / Hämatologie,  Bezugsperson einzelner Studierenden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gesundheits- und Krankenpfleger, Diakonie-Klinikum Stuttgart</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/2004 - 9/2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">onkologische Intensivstation (Schwerpunkt Hämatologie &amp; autologer Stammzelltransplantation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vocational Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">dipl. Experte Anästhesiepflege NDS HF, Universitätsspital Zürich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2009 - 12/2010</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...56 lines deleted...]
-        <w:t xml:space="preserve">Krankenpfleger in Ausbildung, Ev. Krankenhaus Oldenburg</w:t>
+      <w:r>
+        <w:t xml:space="preserve">SIGA FSIA, SBK ASI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gesundheits- und Krankenpfleger, Evangelisches Krankenhaus Oldenburg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2001 - 9/2004</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="20"/>
-[...18 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">css | html | KIS / HIS | KIS KISIM | Linux | linux ubuntu | patientensicherheit | PDMS | PDMS MetaVision | projektmanagement | requirements engineering | strategische planung | stratetic planning</w:t>
+        <w:t xml:space="preserve">css | Anforderungsanalyse | Anforderungserfassung | html | KIS / HIS | KIS KISIM | Linux | linux ubuntu | patientensicherheit | PDMS | PDMS MetaVision | projektmanagement | requirements engineering | strategische planung | stratetic planning</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">IREB Certified Professional for Requirements Engineering - Foundation Level (Certible, 2025-09) | Einführung ins Projektmanagement (LinkedIn, 2023-09) | Zeitmanagement – Grundlagen (LinkedIn, 2023-09) | Git - Versionsverwaltung für Einsteiger (Udemy, 2017-09) | Guideline 2015 Roll Out  für Mega Code Instruktoren (inkl. SRC Roll Out) (Schweizer Institut für Rettungsmedizin, 2016-02) | Mega Code Instruktor (Schweizer Institut für Rettungsmedizin, 2012-12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (A2 (Elementary))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>