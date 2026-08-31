--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -28,79 +28,112 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/marcel_sinemus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Birmensdorferstrasse 497, 8063 Zürich, Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 17.05.1982</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Dipl. Experte Anästhesiepflege NDS HF, Stadtspital Triemli</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">6/2020 - Present</w:t>
+        <w:t xml:space="preserve">Gruppenleiter, Stadtspital Zürich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6/2021 - 8/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">· Mitverantwortung bei der Sicherstellung eines reibungslosen Prozesses im Bereich der Anästhesiepflege unter Berücksichtigung der Qualitätsvorgaben</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">· Planung, Durchführung und Leitung von IT Projekten im Bereich der Anästhesiepflege</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">· Führung, Betreuung und Förderung der direkt unterstellten Mitarbeitenden</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">· Umsetzung der personalrechtlichen Weisungen und Vorgaben</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">· Theoretische und praktische Instruktion der Mitarbeitenden bei allen abteilungsrelevanten IT-Applikationen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dipl. Experte Anästhesiepflege NDS HF, Stadtspital Zürich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6/2020 - 5/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Projektmitarbeiter Klinischer Applikationsspezialist PDMS Anästhesiologie, UniversitätsSpital Zürich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">12/2017 - 5/2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
@@ -249,102 +282,125 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Zivildienstleistender, CVJM Emden e.V.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2000 - 7/2001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">css | krankenpflege | onkologie | acls | anästhesie | bls-aed | forschung | gesundheitsmanagement | gesundheitspflege | gesundheitswesen | healthcare management | herz-lungen-wiederbelebung | html | klinische forschung | krankenhäuser | loo calc / ms excel | loo impress / ms powerpoint | loo writer / ms word | medizin | medizinische informationstechnologie | notfallmedizin | patientensicherheit | projektmanagement | public speaking | strategische planung | stratetic planning | training | ubuntu | voip | vorträge | windows 7</w:t>
+        <w:t xml:space="preserve">css | html | KIS / HIS | KIS KISIM | Linux | linux ubuntu | patientensicherheit | PDMS | PDMS MetaVision | projektmanagement | requirements engineering | strategische planung | stratetic planning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">German (Native speaker) | English (A2 (Elementary))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mehr über mich: http://www.marcelsinemus.de/zur-person</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Linkliste / Bookmarks / Favoriten: http://www.marcelsinemus.de/linkliste/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Onlex.de - HomepageTools: http://www.onlex.de</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mastodon: https://social.tchncs.de/@simsus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/marcelsinemus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Marcel_Sinemus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">LinkedIn: https://ch.linkedin.com/in/marcelsinemus</w:t>
-[...11 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/marcel.sinemus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Twitter: http://twitter.com/marcelsinemus</w:t>
+        <w:t xml:space="preserve">GitLab: https://gitlab.com/simsus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">GitHub: https://github.com/simsus</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>