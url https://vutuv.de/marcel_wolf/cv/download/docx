--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Marcel Wolf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/marcel_wolf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 02/11/1983 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 02/11/1983</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Branch Manager Berlin, codecentric AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -80,51 +80,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Systems Consultant, codecentric AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2014 - 12/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">agile leadership | change management | coaching | Elixir | devops | kanban | linux | management 3.0 | microservice architecture | scrum | software craftsmanship | system architecture</w:t>
+        <w:t xml:space="preserve">agile leadership | change management | coaching | Elixir | devops | kanban | Linux | management 3.0 | microservice architecture | scrum | software craftsmanship | system architecture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.meetup.com/DevOps-Meetup-Zurich/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://www.devopsdays.org/events/2017-zurich/welcome/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://www.codecentric.de/team/profil/?profil=marcel-wolf</w:t>
       </w:r>
     </w:p>