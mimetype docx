--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -19,100 +19,109 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Marcelo da Fonseca</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Senior Manager with 29 years of experience in the field of Administration and Finance / Social Responsibility for projects in Brazil, Mexico, Peru, Ecuador, Bahamas and Antigua and Barbuda;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mdfdri@yahoo.com.br | https://vutuv.de/marcelo_da_fons</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 04/06/1967 | Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Administrative Finance Manager, Terratest Group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2017 - 6/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Administrative Finance Manager, Odebrecht</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2008 - 8/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Location: Ecuador (2008), Mexico (2009 - 2016).  Main responsibilities:  Support Services for campsites and office (Transportation, Refectory, Lodging, Site Maintenance, Finance, IT, Human Resources and Procurement); Community and Union Relations; Comply </w:t>
+        <w:t xml:space="preserve">Location: Ecuador (2008), Mexico (2009 - 2016).  Main responsibilities:  Support Services for campsites and office (Transportation, Refectory, Lodging, Site Maintenance, Finance, IT, Human Resources and Procurement); Community and Union Relations; Comply</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Administrative Manager, Andrade Gutierrez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/1990 - 3/2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Location: Mexico (1995 - 1999), Brazil (2000 - 2005), Peru (2005 - 2006), Ecuador (2006 - 2007), Antigua and Barbuda (2007 - 2008).  Main responsibilities:  Ecuador and Antigua and Barbuda: Support Services for campsites (Refectory, procurement, telecommu</w:t>
@@ -120,50 +129,63 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">administration | Administrative Director | Administrative Finance Manager | Brazil | english | International experience | mexico | portuguese | spanish</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn profile: http://www.linkedin.com/in/marcelo-da-fonseca</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/marcelo-da-fonseca</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>