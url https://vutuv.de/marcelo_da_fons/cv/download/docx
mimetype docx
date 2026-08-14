--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Marcelo da Fonseca</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Senior Manager with 29 years of experience in the field of Administration and Finance / Social Responsibility for projects in Brazil, Mexico, Peru, Ecuador, Bahamas and Antigua and Barbuda;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mdfdri@yahoo.com.br | https://vutuv.de/marcelo_da_fons</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 04/06/1967 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 04/06/1967</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Administrative Finance Manager, Terratest Group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>