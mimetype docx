--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -28,92 +28,92 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">marco.gocht@isec7.com | +49 40 3250760 | https://vutuv.de/marco_gocht</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Schellerdamm 16, 21079 Hamburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 09/13/1973 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 09/13/1973</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CEO, ISEC7 Group AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2003 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">project management | emm (blackberry, good, mobileiron, ai... | enterprise mobility</w:t>
+        <w:t xml:space="preserve">project management | enterprise mobility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ISEC7 website: http://www.isec7.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>