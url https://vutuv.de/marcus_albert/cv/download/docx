--- v2 (2026-09-03)
+++ v3 (2026-09-28)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">application@marcusalbert.de | https://vutuv.de/marcus_albert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Am Seestern 4, 40547 Duesseldorf, NRW, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01/21/1971</w:t>
+        <w:t xml:space="preserve">Date of birth: 21/01/1971</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">plastics engineer | anti squeak polymers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>