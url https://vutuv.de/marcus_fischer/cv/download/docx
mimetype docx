--- v0 (2026-07-22)
+++ v1 (2026-08-13)
@@ -23,69 +23,60 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Marcus Fischer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Passion for Recruiting - Employer Branding with Drive - HR Geek</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">me@marcus-fischer.info | +49 175 5139255 | https://vutuv.de/marcus_fischer</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">hr marketing | negotiation | communication | employee engagement | employer branding | hris | presentation | project management | recruiting | social media recruiting | talent acquisition | talent management</w:t>
+        <w:t xml:space="preserve">hr-marketing | negotiation | communication | employee engagement | employer branding | hris | presentation | project management | recruiting | social media recruiting | talent acquisition | talent management</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Portfolio: http://marcus-fischer.info</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>