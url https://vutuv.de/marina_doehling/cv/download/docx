--- v1 (2026-08-11)
+++ v2 (2026-10-10)
@@ -60,51 +60,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Principal Consultant, cat out gmbh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2018 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Cloud Security | cyber security | Data Loss Prevention | datenschutz | DSGVO | iam | isms | iso 27001 | IT Notfall Management | SSO | tag-7244 | Threat Intelligence</w:t>
+        <w:t xml:space="preserve">Cloud Security | cyber security | Data Loss Prevention | datenschutz | DSGVO | iam | isms | iso 27001 | IT Notfall Management | SSO | Threat Intelligence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.cat-out.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.classic-consult.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>