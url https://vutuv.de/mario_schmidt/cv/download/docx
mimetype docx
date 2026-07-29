--- v0 (2026-07-05)
+++ v1 (2026-07-29)
@@ -29,50 +29,59 @@
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Sie möchten einen neuen IT-Job in München? Oder Sie brauchen Verstärkung für Ihre IT Abteilung? Kontaktieren Sie mich bitte!</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">Ihre Daten werde ich stets vertraulich behandeln - darauf gebe ich mein Wort.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">m.schmidt@computerfutures.de | https://vutuv.de/mario_schmidt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bernhard-Wicki-Straße 3, 80636 München, Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 29.07.1991 | Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">bewerbermanagement | .net festanstellungen | recruiting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>