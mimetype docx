--- v1 (2026-07-29)
+++ v2 (2026-08-18)
@@ -37,51 +37,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">m.schmidt@computerfutures.de | https://vutuv.de/mario_schmidt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bernhard-Wicki-Straße 3, 80636 München, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 29.07.1991 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 29.07.1991</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">bewerbermanagement | .net festanstellungen | recruiting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>