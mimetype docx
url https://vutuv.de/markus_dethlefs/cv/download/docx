--- v0 (2026-07-22)
+++ v1 (2026-08-25)
@@ -14,59 +14,50 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Markus Dethlefsen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">privat@markus-dethlefsen.de | https://vutuv.de/markus_dethlefs</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Software Architect, Style Net Media GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2017 - Present</w:t>
@@ -240,51 +231,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Satz / Layout, Copyservice Inger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">12/1997</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">angularjs | barrierefreiheit | clean code | ajax | assembler | ava | bdd | behat | bourbon | cms systeme | compass | continuous delivery | css | css3 | cucumber | cvs | docker | dojo | electron | elm | Ember | extjs | framemaker | frontend entwickler | git | grunt | gulp | html | illustrator | jasmine.js | javascript | jenkins | jira | jquery | kanban | karma | kubernetes | layout | less | leveldb | linux | lua | mercurial | microservices architecture | mobile first | mocha | mongodb | mysql | nightwatch.js | node.js | oop / mvc | os x | photoshop | progressive enhancement | quark xpress | react.js | responsive design | sap | sass | satz | scrum | svn | tdd | travis ci | webdesign | webentwicklung | webpack | windows | xml | xp | xpath | xslt | xsql | zuverlässigkeit</w:t>
+        <w:t xml:space="preserve">angularjs | barrierefreiheit | clean code | ajax | assembler | ava | BDD | behat | bourbon | cms systeme | compass | continuous delivery | css | css3 | cucumber | cvs | docker | dojo | electron | elm | Ember | extjs | framemaker | frontend entwickler | git | grunt | gulp | html | illustrator | jasmine.js | javascript | jenkins | jira | jquery | kanban | karma | kubernetes | layout | less | leveldb | Linux | lua | mercurial | microservices architecture | mobile first | mocha | mongodb | mysql | nightwatch.js | node.js | oop / mvc | os x | photoshop | progressive enhancement | quark xpress | react.js | responsive design | sap | sass | satz | scrum | svn | TDD | travis ci | webdesign | webentwicklung | webpack | windows | xml | xp | xpath | xslt | xsql | zuverlässigkeit</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>