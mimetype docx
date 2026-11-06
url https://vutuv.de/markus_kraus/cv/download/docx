--- v2 (2026-08-14)
+++ v3 (2026-11-06)
@@ -32,51 +32,51 @@
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">markus.kraus@gmail.com | https://vutuv.de/markus_kraus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">javascript | netapp | powershell | vCloud Director | veeam | vmware | vRealize Automation | vrealize orchestrator</w:t>
+        <w:t xml:space="preserve">JavaScript | netapp | powershell | vCloud Director | veeam | vmware | vRealize Automation | vrealize orchestrator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog: https://mycloudrevolution.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>