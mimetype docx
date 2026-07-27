--- v0 (2026-07-04)
+++ v1 (2026-07-27)
@@ -30,50 +30,59 @@
       <w:r>
         <w:t xml:space="preserve">Nichts ist mächtiger als eine Idee, deren Zeit gekommen ist.</w:t>
         <w:br/>
         <w:t xml:space="preserve">Victor Hugo (1802-1885)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">it-studio@kapudo.de | +49 2151 3291929 | https://vutuv.de/markus_kreutz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gelleper Straße 26, 47809 Krefeld, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 16.02.1970 | Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Inhaber, kapudo IT-Studio</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2007 - Present</w:t>
@@ -91,50 +100,88 @@
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Branchen Verzeichnis Listing | EDV PC Reparatur Installation | SocialMedia | webdesign | webhosting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">kapudo IT-Studio: https://www.kapudo.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Impressum kapudo IT-Studio: https://www.kapudo.de/Impressum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Facebook: http://facebook.com/kapudoit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Twitter: http://twitter.com/kapudoit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Instagram: http://instagram.com/kapudoit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Youtube: http://youtube.com/channel/UCN4tgpwtb-IHku_N7Yy1YGg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/kapudo-it-studio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">XING: https://www.xing.com/profile/kapudoit-studio</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>