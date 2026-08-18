--- v1 (2026-07-27)
+++ v2 (2026-08-18)
@@ -35,97 +35,97 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">it-studio@kapudo.de | +49 2151 3291929 | https://vutuv.de/markus_kreutz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gelleper Straße 26, 47809 Krefeld, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 16.02.1970 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 16.02.1970</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Inhaber, kapudo IT-Studio</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2007 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">IT-Dienstleister</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Branchen Verzeichnis Listing | EDV PC Reparatur Installation | SocialMedia | webdesign | webhosting</w:t>
+        <w:t xml:space="preserve">Branchen Verzeichnis Listing | EDV PC Reparatur Installation | social media | webdesign | webhosting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">kapudo IT-Studio: https://www.kapudo.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Impressum kapudo IT-Studio: https://www.kapudo.de/Impressum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>