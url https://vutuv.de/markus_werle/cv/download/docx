--- v0 (2026-09-07)
+++ v1 (2026-11-07)
@@ -483,51 +483,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Autonomous Vehicles | business development | c++ | engineering | english | Information Technology | it strategy | kubernetes | Micromobility | Organization Development | Project Coordination | security | Software as a Service (SaaS) | strategy | Technology Leadership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (C2 (Proficient))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (C2 · Near-native)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Portfolio: https://www.daixtrose.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">