--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -10,60 +10,69 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Martin Brandner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">+43 (0) 800 66 55 57 | https://vutuv.de/martin_brandner</w:t>
+        <w:t xml:space="preserve">+43 800 665557 | https://vutuv.de/martin_brandner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Carl-Zwillinggasse 3/2, 2340 Mödling, Austria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">web-hosting | datenbanken | domains | domainübernahme | e-mail accounts | ftp | internetzugänge | serverüberwachung | web-seiten | web-seitenerstellung | web-seitenübernahme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>