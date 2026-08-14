--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -23,69 +23,60 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Martin Brandner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+43 800 665557 | https://vutuv.de/martin_brandner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Carl-Zwillinggasse 3/2, 2340 Mödling, Austria</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">web-hosting | datenbanken | domains | domainübernahme | e-mail accounts | ftp | internetzugänge | serverüberwachung | web-seiten | web-seitenerstellung | web-seitenübernahme</w:t>
+        <w:t xml:space="preserve">webhosting | datenbanken | domains | domainübernahme | e-mail accounts | ftp | internetzugänge | serverüberwachung | webseiten | web-seitenerstellung | web-seitenübernahme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">intelligentes WEB-Hosting: https://intellihost.at</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Serverüberwachung: http://myserver.report</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">E-Mail Provider Test: https://test.meinmail.info</w:t>
       </w:r>
     </w:p>