--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">me@abcona.de | +49 6171 886714 | https://vutuv.de/martin_endres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bornhohl 26, 61449 Steinbach, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 24.03.1900 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 24.03.1900</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vertrieb | Key Accounting, abcona e. K. | active business consulting agency</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -219,51 +219,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2001 - 1/2002</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Konzeption und Ausbau Internetauftritt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">administration | architektur | aaa | aix | asp.net | audits | basic | business intelligence data warehouse) | c# | change-management | cics | clustering | cobol | corba | crossbeam | db2 | design | eclipse | engineering | entwicklung test (c/c++ | heterogen | hibernate | huawei | ims-dc | informix | ispf | it-infrastruktur (z. b. analyse | it-management (z. b. qualitätsmanagement | it-spezialisten | it-systeme (z. b. analyse | it-wirtschaft (z. b. spezialisten aus... | (j2ee) | java | jboss | jdbc | jme | jse | jsf | jsp | juniper | konfigurationsmanagement | lan plattformen: cisco | lieferantenmanagement | linux ...) | migration | monitoring; themen: routing | .net | nokia | perl | PHP | pl1; schlagworte: jee | problem-management | projektmanagement | prozeßmanagement) | relationale datenbanken (z. b. oracle | release-management | requirements-management | rollout | security | siemens | solaris | springframework | sql | struts | support | svn | switching | sybase | unix (hp-ux | vb | voip | wan | weblogic | websphere | windows</w:t>
+        <w:t xml:space="preserve">administration | architektur | aix | asp.net | audits | basic | c# | change management | cics | clustering | cobol | corba | crossbeam | db2 | design | eclipse | engineering | entwicklung test (c/c++ | heterogen | hibernate | huawei | ims-dc | informix | ispf | it-infrastruktur (z. b. analyse | it-spezialisten | it-systeme (z. b. analyse | (j2ee) | Java | jboss | jdbc | jme | jse | jsf | jsp | juniper | konfigurationsmanagement | lan plattformen: cisco | lieferantenmanagement | migration | monitoring; themen: routing | .net | nokia | perl | PHP | pl1; schlagworte: jee | problemmanagement | projektmanagement | prozeßmanagement) | releasemanagement | requirements-management | rollout | security | siemens | solaris | spring framework | sql | struts | support | svn | switching | sybase | unix (hp-ux | vb | voip | wan | weblogic | websphere | windows</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">abcona e. K. | Wir verbinden Unternehmen und IT-Spezialisten: http://www.abcona.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">