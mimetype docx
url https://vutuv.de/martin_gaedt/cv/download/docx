--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Martin Gaedt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Autor Rock Your Idea. Preisträger Alternativer Wirtschaftsbuchpreis 2016. Autor Mythos Fachkräftemangel. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">gaedt@werte6.de | https://vutuv.de/martin_gaedt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 07.07.1968 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 07.07.1968</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">arbeitsmarkt | keynote | mythos fachkräftemangel | ideen | neustart | recruiting | gründen | ideenfitness | provokation | provotainment | regelbruch | rock your idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>