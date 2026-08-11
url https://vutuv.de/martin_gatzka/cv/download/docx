--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">martin.gatzka@yandex.com | https://vutuv.de/martin_gatzka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Elemenhorsttraße 88, 58093 Hagen, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 21.08.1993 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 21.08.1993</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Grafik Designer / Dev Ops Freelancer, Graf_fik Designs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -119,51 +119,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2011 - 8/2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Fach abi Schwerpunkt IT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">lua | grafik design | Vektor Grafik</w:t>
+        <w:t xml:space="preserve">lua | grafikdesign | Vektor Grafik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Art Site: http://masgter.deviantart.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Google Plus: https://plus.google.com/110051607820669249002</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>