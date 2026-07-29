--- v0 (2026-07-08)
+++ v1 (2026-07-29)
@@ -41,51 +41,51 @@
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Möddinghofe 28, 42279 Wuppertal, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 20.07.1972 | Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">     hohe eigenmotivation,     schnel...</w:t>
+        <w:t xml:space="preserve">hohe eigenmotivation, schnel...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Arbeitgeber: Schmersal Wuppertal: http://www.schmersal.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">