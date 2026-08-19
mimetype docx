--- v1 (2026-07-29)
+++ v2 (2026-08-19)
@@ -28,64 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mok24@posteo.de | +49 202 64740 | https://vutuv.de/martin_kaufmann</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Möddinghofe 28, 42279 Wuppertal, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 20.07.1972 | Gender: Male</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">hohe eigenmotivation, schnel...</w:t>
+        <w:t xml:space="preserve">Date of birth: 20.07.1972</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Arbeitgeber: Schmersal Wuppertal: http://www.schmersal.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">