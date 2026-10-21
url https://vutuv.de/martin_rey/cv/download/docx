--- v1 (2026-09-03)
+++ v2 (2026-10-21)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Martin Rey</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">martin.rey@mailbox.org | https://vutuv.de/martin_rey</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 07/24/1998</w:t>
+        <w:t xml:space="preserve">Date of birth: 24/07/1998</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/martin-rey</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/m-rey</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>