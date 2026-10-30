--- v0 (2026-10-09)
+++ v1 (2026-10-30)
@@ -10,73 +10,373 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Martin Stoll</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">mstoll@mindworks.de | https://vutuv.de/martin_stoll</w:t>
+        <w:t xml:space="preserve">mstoll@mindworks.de | +49 172 5143536 | https://vutuv.de/martin_stoll</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">22303 Hamburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geschäftsführer, mindworks GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/1996 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Gründer und geschäftsführender Gesellschafter</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Web Pioneer ;-), Systematics GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8/1993 - 3/1996</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auszubildender zum Datenverarbeitungskaufmann, Systematics GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8/1993 - 1/1996</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Duale IHK-Ausbildung, siehe https://de.wikipedia.org/wiki/Datenverarbeitungskaufmann</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verkäufer IT + Elektronik, Neckermann</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11/1992 - 7/1993</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Überbrückungsjob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Volunteering &amp; hobbies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mitglied, Dock B Hamburg e.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/2023 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dozent, INPUT e. V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1991 - 1992</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">education · Einführungskurs Programmiersprache BASIC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Berufliche Schule City Nord</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8/1993 - 1/1996</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Duale Ausbildung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Systematics GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8/1993 - 1/1996</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Duale Ausbildung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abitur, Gymnasium Langenhorn, Hamburg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1989 - 1992</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abitur, Fritz-Schumacher-Gesamtschule, Hamburg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1983 - 1992</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grundschule Stockflethweg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1978 - 1983</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">business | business development | css | html | javascript | Linux | meetup | mysql | networking | PHP | Python | scrum</w:t>
+        <w:t xml:space="preserve">softwareentwicklung | business | business development | CSS | HTML | JavaScript | Linux | meetup | mysql | networking | PHP | projektmanagement | Python | scrum | Symfony Framework</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Links</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Company: https://www.mindworks.de/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Twitter: http://twitter.com/mindworks_gmbh</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>