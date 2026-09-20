--- v2 (2026-08-31)
+++ v3 (2026-09-20)
@@ -26,51 +26,51 @@
         <w:t xml:space="preserve">Mashbon Chipatala</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Bad-Mind</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bchipatala7@gmail.com | +265 882 25 23 05 | https://vutuv.de/mashbon_chipata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 06/26/1997</w:t>
+        <w:t xml:space="preserve">Date of birth: 26/06/1997</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">badmind | mashbon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>