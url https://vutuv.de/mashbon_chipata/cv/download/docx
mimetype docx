--- v3 (2026-09-20)
+++ v4 (2026-10-11)
@@ -7,52 +7,50 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mashbon Chipatala</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Bad-Mind</w:t>
-        <w:br/>
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bchipatala7@gmail.com | +265 882 25 23 05 | https://vutuv.de/mashbon_chipata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 26/06/1997</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>