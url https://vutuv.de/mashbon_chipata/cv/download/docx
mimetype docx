--- v0 (2026-07-04)
+++ v1 (2026-07-26)
@@ -17,51 +17,60 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mashbon Chipatala</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Bad-Mind</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">bchipatala7@gmail.com | +265882252305 | https://vutuv.de/mashbon_chipata</w:t>
+        <w:t xml:space="preserve">bchipatala7@gmail.com | +265 882 25 23 05 | https://vutuv.de/mashbon_chipata</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 06/26/1997 | Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">badmind | mashbon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>