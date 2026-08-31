--- v1 (2026-07-26)
+++ v2 (2026-08-31)
@@ -26,51 +26,51 @@
         <w:t xml:space="preserve">Mashbon Chipatala</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Bad-Mind</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bchipatala7@gmail.com | +265 882 25 23 05 | https://vutuv.de/mashbon_chipata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 06/26/1997 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 06/26/1997</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">badmind | mashbon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>