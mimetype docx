--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -14,50 +14,59 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Massimo Marino</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">massimo.marino@ieee.org | https://vutuv.de/massimo_marino</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 01/02/1959 | Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Software Engineer, MT Robot AG - Zwingen Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">12/2008 - Present</w:t>
@@ -157,50 +166,63 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1989 - 1991</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">This was my first job in a private company. I was hired as a consultant for one of their clients, the OTO Melara SpA in La Spezia, where I started using the Transputer Development Environment for developing concurrent programs in Occam, the programming la</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">c/c++ | Concurrent Programming | docker | erlang | Linux/Unix Programming | Lisp | mysql | Object-Oriented Analysis and Design | Real-Time System Analysis | Real-Time System Design | Real-Time System Development | Robotics | Robotics and Logistics | software engineer | Software Engineering trainer | Software Life Cycle Management | uml</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/massimo-marino-92656a2a</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>