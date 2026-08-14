--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Massimo Marino</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">massimo.marino@ieee.org | https://vutuv.de/massimo_marino</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01/02/1959 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 01/02/1959</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Software Engineer, MT Robot AG - Zwingen Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -165,51 +165,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1989 - 1991</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">This was my first job in a private company. I was hired as a consultant for one of their clients, the OTO Melara SpA in La Spezia, where I started using the Transputer Development Environment for developing concurrent programs in Occam, the programming la</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">c/c++ | Concurrent Programming | docker | erlang | Linux/Unix Programming | Lisp | mysql | Object-Oriented Analysis and Design | Real-Time System Analysis | Real-Time System Design | Real-Time System Development | Robotics | Robotics and Logistics | software engineer | Software Engineering trainer | Software Life Cycle Management | uml</w:t>
+        <w:t xml:space="preserve">c/c++ | Concurrent Programming | docker | erlang | Linux/Unix Programming | Lisp | mysql | Real-Time System Analysis | Real-Time System Design | Real-Time System Development | Robotics | Robotics and Logistics | software engineer | Software Engineering trainer | Software Life Cycle Management | uml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/massimo-marino-92656a2a</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">