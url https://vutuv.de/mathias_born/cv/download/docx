--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -23,93 +23,102 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mathias Born</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mathias.born@bernerzeitung.ch | https://vutuv.de/mathias_born</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dammweg 9, Postfach, 3001 Bern, Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 29.11.1975</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Redaktor, BZ Berner Zeitung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2000 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Redaktor für Digital-Themen. Projekte Digital. </w:t>
+        <w:t xml:space="preserve">Redaktor für Digital-Themen. Projekte Digital.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">journalism | journalismus  | medien | css | html | media | öffentlichkeitsarbeit | pr | public relations | python</w:t>
+        <w:t xml:space="preserve">journalism | journalismus | medien | css | html | media | öffentlichkeitsarbeit | pr | public relations | Python</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Persönliche Website: http://www.borniert.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">