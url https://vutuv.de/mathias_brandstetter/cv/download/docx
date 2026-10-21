--- v0 (2026-09-30)
+++ v1 (2026-10-21)
@@ -117,59 +117,132 @@
         <w:t xml:space="preserve">1/1999 - 11/2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Chief Engineer, TouchNet GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/1996 - 12/1998</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">CTO, Phoenix Verlag</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6/1995 - 1/1996</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sysadmin, Universität des Saarlandes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/1988 - 6/1994</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">CiP-pool der philosophischen Fakultät</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Freelance / Self-employed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Founder, Klammeraffe.org</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6/1993 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">it-architekt | Linux | systemadministration</w:t>
+        <w:t xml:space="preserve">it-architekt | systemadministration | adobe aem | bash | centos | debian | graylog | LibreNMS | Linux | mysql | perl | PHP | proxmox</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C2 (Proficient))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>