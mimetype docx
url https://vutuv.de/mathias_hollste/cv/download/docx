--- v0 (2026-07-04)
+++ v1 (2026-07-26)
@@ -30,50 +30,59 @@
       <w:r>
         <w:t xml:space="preserve">Mathias Hollstein ∗1984 ist Security Engineer, Experte für Cyber Threat Intelligence und an Projekten wie LXCMS, Xubuntu und Octopussy beteiligt. Er gründete TRON-DELTA.ORG, eine nichtstaatliche, nachrichtendienstliche Organisation.</w:t>
         <w:br/>
         <w:t xml:space="preserve">— A. Denton (✛ΔO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@tron-delta.org | https://vutuv.de/mathias_hollste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">D-60435 Frankfurt a. M., Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 01.08.1984 | Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Information Security, Restricted Information (PG)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2017 - 2017</w:t>
@@ -191,50 +200,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Wiki-Artikel (Hollstein): http://www.aboutus.com/Mathias_Hollstein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Organisation: Projekt F@H: http://tinyurl.com/TDO-Stanford-52909</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Organisation: Projekt RC5-72: http://tinyurl.com/TDO-RC5-Team-STATS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Profil Sourceforge (Hollstein): http://Hollstein.Users.SourceForge.Net</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Profil Google+ (Organisation): https://plus.google.com/+TRON-DELTAORG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Twitter: http://twitter.com/TRONDELTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Facebook: http://facebook.com/mathias.hollstein.ffm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/mathias-hollstein-ffm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">XING: https://www.xing.com/profile/Mathias_Hollstein</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>