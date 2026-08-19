--- v1 (2026-07-26)
+++ v2 (2026-08-19)
@@ -35,51 +35,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@tron-delta.org | https://vutuv.de/mathias_hollste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">D-60435 Frankfurt a. M., Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01.08.1984 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 01.08.1984</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Information Security, Restricted Information (PG)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -156,51 +156,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Systems Administration, K-Mail Order  (GmbH &amp; Co. KG)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2005 - 2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">loyalität · integrität · vertrauenswü... | osint · cybint · incident management ... | security engineering · information se... | unixoide betriebssysteme · applikatio... | virtualisierung · emulatoren</w:t>
+        <w:t xml:space="preserve">virtualisierung · emulatoren</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Website der Organisation: http://tron-delta.org</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Wiki-Artikel (Organisation): http://www.aboutus.com/TRON-DELTA.ORG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Wiki-Artikel (Hollstein): http://www.aboutus.com/Mathias_Hollstein</w:t>
       </w:r>
     </w:p>