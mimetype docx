--- v0 (2026-09-03)
+++ v1 (2026-09-23)
@@ -326,51 +326,64 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2003, Heinrich-Hertz-Schule Karlsruhe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2000 - 2003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">SOC | Analytische Fähigkeiten | englisch | it betrieb | it-security | IT Security Analysis | kommunikation | Multi-Faktor-Authentifizierung | netzwerksicherheit | Python (Programmiersprache) | Raspi | Sicherheitsmaßnahmen | siem | systemadministration | Vulnerability Management</w:t>
+        <w:t xml:space="preserve">Raspi | SOC | Analytische Fähigkeiten | englisch | it betrieb | it-security | IT Security Analysis | kommunikation | Multi-Faktor-Authentifizierung | netzwerksicherheit | Python (Programmiersprache) | Sicherheitsmaßnahmen | siem | systemadministration | Vulnerability Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced)) | French (B1 (Intermediate))</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>