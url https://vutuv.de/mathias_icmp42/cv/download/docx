--- v1 (2026-09-23)
+++ v2 (2026-11-02)
@@ -339,51 +339,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Raspi | SOC | Analytische Fähigkeiten | englisch | it betrieb | it-security | IT Security Analysis | kommunikation | Multi-Faktor-Authentifizierung | netzwerksicherheit | Python (Programmiersprache) | Sicherheitsmaßnahmen | siem | systemadministration | Vulnerability Management</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced)) | French (B1 (Intermediate))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (C1 · Business fluent) | French (B1 · Good command)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>