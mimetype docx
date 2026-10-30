--- v1 (2026-08-31)
+++ v2 (2026-10-30)
@@ -69,51 +69,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, megorei Software GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2015 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">javascript | Ruby | docker | react.js | rubymotion | sass</w:t>
+        <w:t xml:space="preserve">JavaScript | Ruby | docker | react.js | rubymotion | sass</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://www.megorei.com/de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://www.megorei.com/de/ruby-on-rails-entwickler-fuer-unternehmen/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>