--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 228 9569338 | https://vutuv.de/matthias_teiche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mildred-Scheel-Str.1, 53175 Bonn, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 04.07.1976 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 04.07.1976</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Account Manager IT, ORBIT IT Solutions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>