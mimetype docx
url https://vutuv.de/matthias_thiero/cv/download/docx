--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Matthias Thieroff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/matthias_thiero</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 30.09.1973 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 30.09.1973</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Software-Entwickler, DOS Software-Systeme GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -205,51 +205,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">12/1996 - 2/1997</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Leiharbeitsverhältnis mit der Firma ADtranz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">agile methoden | angularjs | continous integration | eclipse | git | gui design | gui entwicklung | ideen | intellij idea | java | javascript | kanban | kreativität | meteor | pair programming | product owner | scrum developer | scrum master | softwareentwicklung | swing | tdd | web development | webstorm | zk</w:t>
+        <w:t xml:space="preserve">agile methoden | angularjs | continous integration | eclipse | git | gui design | gui entwicklung | ideen | intellij idea | Java | javascript | kanban | kreativität | meteor | pair programming | product owner | scrum developer | scrum master | softwareentwicklung | swing | TDD | web development | webstorm | zk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/matthias.thieroff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/MazeT73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/matthias-thieroff-a56758b1</w:t>
       </w:r>
     </w:p>