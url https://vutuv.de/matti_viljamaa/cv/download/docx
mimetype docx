--- v0 (2026-07-22)
+++ v1 (2026-08-13)
@@ -25,59 +25,50 @@
       <w:r>
         <w:t xml:space="preserve">Matti Viljamaa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I'm a M.Sc. graduate (2021) who didn't like the university environment very much, but who has passionate interest in digital signal processing, good programming languages (not just popular ones), FreeBSD, and mathematical modelling of useful things.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/matti_viljamaa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Helsinki, Finland</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Self-study, Self-study</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -104,51 +95,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2020 - 9/2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">M.Sc. Thesis: viability demonstration of using low-quality ALS data for assessing the snow damage risk of trees in relation to electrical lines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">antifacebook | antigoogle | antimicrosoft | c++11 | c11 | c++14 | c89 | DSP | fortran | mathematical modelling | numerical methods | python | openbsd | vegan</w:t>
+        <w:t xml:space="preserve">antifacebook | antigoogle | antimicrosoft | c++11 | c11 | c++14 | c89 | DSP | fortran | mathematical modelling | numerical methods | Python | openbsd | vegan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">A dear hobby.: https://hearthis.at/soundmodel</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">