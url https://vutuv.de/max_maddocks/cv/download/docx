--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -27,102 +27,93 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">►Business Intelligence and Integrity Due Diligence Specialist</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">♦bespoke research to help clients gain better understanding of business partners, other-side parties, M&amp;A targets etc.</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">♦background checks, due diligence and integrity-related research</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/max_maddocks</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Director, Maddocks Insight Ltd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2011 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Maddocks Insight is a boutique corporate intelligence firm that provides bespoke research to help clients gain a better understanding of their business partners, other-side parties in legal disputes, or M&amp;A parties, as well as conducting other background</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">arabic | business intelligence | chinese | corporate intelligence | due diligence | dutch | english | french | german | integrity due diligence | litigation support | middle east, china</w:t>
+        <w:t xml:space="preserve">arabic | business intelligence | chinese | corporate intelligence | due diligence | dutch | english | french | german | integrity due diligence | litigation support</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Max Maddocks | LinkedIn: https://www.linkedin.com/in/maxmaddocks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Maddocks Insight: https://www.maddocksinsight.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>