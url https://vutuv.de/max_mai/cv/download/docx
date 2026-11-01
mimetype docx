--- v1 (2026-08-31)
+++ v2 (2026-11-01)
@@ -69,51 +69,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">web consultant / developer / designer / entrepeneur / wantrepeneur, max-interactive.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/1999 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">javascript | PHP | screendesign | scss | css | mtb | DIY | jquery | patron | user experience</w:t>
+        <w:t xml:space="preserve">JavaScript | PHP | screendesign | scss | CSS | mtb | DIY | jquery | patron | user experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Profile: http://www.max-interactive.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>