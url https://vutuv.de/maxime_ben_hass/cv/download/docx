--- v2 (2026-08-14)
+++ v3 (2026-11-06)
@@ -81,51 +81,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2018 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Full stack development of the cclapiarre.deblan.fr website</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Free Software | javascript | Linux | logiciel libre | Python | Student | web</w:t>
+        <w:t xml:space="preserve">Free Software | JavaScript | Linux | logiciel libre | Python | Student | web</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Personnal website: http://fedabian.fr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>