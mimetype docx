--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -19,64 +19,64 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mic Tony</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">imaswiftie8@gmail.com | +63 977 771 1303 | https://vutuv.de/mic_tony</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 07/04/2002 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 07/04/2002</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">cartooning | english speaking | singing | drawing,song composing,film making | playing guitar</w:t>
+        <w:t xml:space="preserve">cartooning | english speaking | singing | playing guitar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter account: http://www.twitter.com/mictony6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>