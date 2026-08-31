--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Micha Becker</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Product Development &amp; Innovation mit Führungserfahrung an der Schnittstelle zwischen Stadt, Marketing, mobilen Technologien &amp; Location Based Services. Experte im Bereich digitaler Transformation &amp; mobiler Stategien für Städte, Kommunen und Unternehmen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">post@michabecker.info | +49 163 4822909 | https://vutuv.de/micha_becker</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 11.08.1981 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 11.08.1981</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">content development | leadership | digitale transformation | social &amp; digital media management | stadtmarketing &amp; urbanistik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>