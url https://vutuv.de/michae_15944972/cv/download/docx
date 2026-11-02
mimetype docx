--- v1 (2026-08-14)
+++ v2 (2026-11-02)
@@ -65,51 +65,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2021 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ich besetze die Stellen im DACH Bereich für B2B und B2C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">backend | consulting | frontend | javascript | jobs | projektmanagement | recruiter | Remote | salesforce</w:t>
+        <w:t xml:space="preserve">backend | consulting | frontend | JavaScript | jobs | projektmanagement | recruiter | Remote | salesforce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage : https://osf.digital/de-de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Offene Stellen: https://osf.digital/careers/jobs?location=germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>