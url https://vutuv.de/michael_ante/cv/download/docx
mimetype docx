--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -14,59 +14,50 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Michael Ante</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/michael_ante</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Bioinformatiker, Lexogen GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2011 - Present</w:t>
@@ -115,51 +106,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2001 - 3/2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Abschluss Diplom-Bioinformatik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">analytisches denken | bash | bioinformatik | java | latex | linux | ngs-analysen | perl | python | r | teamplayer</w:t>
+        <w:t xml:space="preserve">analytisches denken | bash | bioinformatik | Java | latex | Linux | ngs-analysen | perl | Python | r | teamplayer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mein Biostars Profil: https://www.biostars.org/u/14739/</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">