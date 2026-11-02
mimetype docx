--- v2 (2026-08-14)
+++ v3 (2026-11-02)
@@ -185,51 +185,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/1989 - 6/1997</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Diploma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">android | clean code | enterprise search for hana | fiori / sap ui5 | javascript | node.js | abap | edi | gardening | Mountainbike | plaster art /sculptures | s/4hana | sap hana | sap hcp | sap xsa | xcode</w:t>
+        <w:t xml:space="preserve">android | clean code | enterprise search for hana | fiori / sap ui5 | JavaScript | node.js | abap | edi | gardening | Mountainbike | plaster art /sculptures | s/4hana | sap hana | sap hcp | sap xsa | xcode</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">App IqFitFun: http://iqfitfun.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>