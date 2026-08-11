--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -25,59 +25,50 @@
       <w:r>
         <w:t xml:space="preserve">Michael Daum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Wissensmanagement und Intranet Technologien</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vutuv@michaeldaumconsulting.com | +48 40 21 99 27 51 | https://vutuv.de/michael_daum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Neumünstersche Str. 12, 20251 Hamburg, Germany</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">collaboration tools | community management | community software | content management | foswiki experte | intranet systems | javascript | knowledge management | open source | perl | scalability | webdesign | wiki consultant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>