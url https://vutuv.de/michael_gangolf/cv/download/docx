--- v2 (2026-08-18)
+++ v3 (2026-11-07)
@@ -56,51 +56,51 @@
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">App / Webb Entwickler, Freelancer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Appcelerator | apps | Titanium | elementor | freelancer | javascript | Mobile Development | PHP | titaniumsdk | wordpress</w:t>
+        <w:t xml:space="preserve">Appcelerator | apps | Titanium | elementor | freelancer | JavaScript | Mobile Development | PHP | titaniumsdk | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Portfolio: http://www.migaweb.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>