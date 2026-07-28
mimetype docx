--- v0 (2026-07-08)
+++ v1 (2026-07-28)
@@ -56,72 +56,72 @@
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">App / Webb Entwickler, Freelancer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Appcelerator | apps | Titanium | elementor | freelancer | javascript | Mobile Development | php | titaniumsdk | wordpress</w:t>
+        <w:t xml:space="preserve">Appcelerator | apps | Titanium | elementor | freelancer | javascript | Mobile Development | PHP | titaniumsdk | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Portfolio: http://www.migaweb.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Bluesky: https://bsky.app/profile/miga.bsky.social</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/michaelgangolf</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>