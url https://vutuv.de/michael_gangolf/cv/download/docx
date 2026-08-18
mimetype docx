--- v1 (2026-07-28)
+++ v2 (2026-08-18)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Michael Gangolf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Titanium SDK App Entwickler, WordPress / Elementor Entwickler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/michael_gangolf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 06.12.1981 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 06.12.1981</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">App / Webb Entwickler, Freelancer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>