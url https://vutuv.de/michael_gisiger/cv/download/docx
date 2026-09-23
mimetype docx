--- v2 (2026-08-14)
+++ v3 (2026-09-23)
@@ -6,105 +6,544 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Michael Gisiger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Date of birth: 04.07.1975</w:t>
+        <w:t xml:space="preserve">Erwachsenenbildung | Bildungsentwicklung &amp; Lehrgangsverantwortung | AI Literacy &amp; KI-Governance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://vutuv.de/michael_gisiger</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bern, Switzerland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dozent, HSO Wirtschafts- und Informatikschule</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2024 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Unterricht in verschiedenen Lehrgängen und Weiterbildungen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Dozent im Lehrgang AI Business Specialist mit eidg. Fachausweis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Unterricht in den Themenbereichen Künstliche Intelligenz, Leadership und Digital Marketing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dozent, FfD Fachschule für Detailhandel, Verkauf &amp; E-Commerce in Zürich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2020 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Mitarbeit bei der didaktischen Planung und Umsetzung des neuen Fachausweises E-Commerce-Spezialist/in</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Mitwirkung bei der Entwicklung von Inhalten sowie bei der Auswahl von Lehrmitteln und Dozierenden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Unterricht in verschiedenen Lehrgängen der beruflichen Weiterbildung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lehrgangsverantwortlicher NDS HF Online-Marketing &amp; Dozent, MBSZ – Marketing &amp; Business School Zürich AG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2014 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Lehrgangsverantwortung für das NDS HF Online-Marketing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Unterricht an der Höheren Fachschule HFW/HFM sowie in weiteren Lehrgängen und Kursen auf Tertiärstufe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Mitwirkung an der Weiterentwicklung von Bildungsangeboten und Unterrichtsinhalten</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Mitarbeit im Qualitätsmanagement sowie an Qualitätssicherungs- und Zertifizierungsprozessen, unter anderem im Rahmen von eduQua</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dozent, KV Luzern Berufsakademie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7/2015 - 12/2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Dozent für E-Business an der Höheren Fachschule für Marketing und Kommunikation HFMK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Leitung des Handlungsfeldes 7 „Digital Business &amp; Kommunikation“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dozent, SOMEXCLOUD GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/2011 - 11/2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Konzeption und Betreuung von Weiterbildungsmodulen im Bereich digitale Zusammenarbeit und Kundenbeziehungsmanagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Konzeption des Lehrgangs „Social Business für KMU“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Unterricht in den entwickelten Modulen und Lehrangeboten</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Online Communication &amp; Marketing Manager, PARX</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6/2010 - 3/2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Verantwortung für die gesamte interne und externe Kommunikation mit Budgetverantwortung und direkter Unterstellung unter den CEO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Planung, Umsetzung und Controlling der Social-Media-Strategie sowie Umsetzung eines unternehmensweiten Rebrandings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Beratung und Training von Kunden im Kontext von Collaboration- und Marketing-Automation-Projekten</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Freelance / Self-employed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Selbständiger Erwachsenenbildner, Coach &amp; Berater, Michael Gisiger. Gemeinsam Ziele erreichen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2/2007 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Langjährige selbständige Tätigkeit in Erwachsenenbildung, Coaching und Beratung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Konzeption und Durchführung von Trainings, Workshops sowie Einzel- und Teamcoachings für Unternehmen, Verbände und Vereine</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Beratung zu Digital Marketing und E-Commerce als früherer fachlicher Schwerpunkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Higher Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">dipl. Business Coach NDS HF, Business Coaching, MBSZ – Marketing &amp; Business School Zürich AG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 - 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nachdiplomstudium HF mit Schwerpunkten in Einzelcoaching, Teamcoaching und Change Management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geschichte, Medienwissenschaft und Betriebswirtschaftslehre, Universität Bern</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1998 - 2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vocational Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Führungs- und Krisenkommunikation, Medienarbeit und Coaching, Zentralschule / Militärische Management Ausbildung Bern</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2004 - 2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">beratung | coaching | e-business | Enterprise 2.0 | erwachsenenbildung | online marketing | training</w:t>
+        <w:t xml:space="preserve">AI Literacy | Bildungsentwicklung | change management | coaching | didaktik | erwachsenenbildung | Künstliche Intelligenz | Lehrgangsverantwortung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">EU AI Act Essentials (KI-Campus, 2026) | General Data Protection Regulation (GDPR) (Asean Online Education AOE, 2021) | SVEB-Zertifikat Stufe 1 (SVEB Schweizerischer Verband für Weiterbildung, 2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">German (Native speaker) | French (B2 (Upper intermediate)) | English (C2 (Proficient)) | Finnish (Native speaker)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Links</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Persönliche Website: https://michaelgisiger.ch/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Twitter: http://twitter.com/wortgefecht</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Facebook: http://facebook.com/michael.gisiger</w:t>
+        <w:t xml:space="preserve">Mastodon: https://nerdculture.de/@gisiger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/michaelgisiger</w:t>
-      </w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">XING: https://www.xing.com/profile/Michael_Gisiger</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>