--- v3 (2026-09-23)
+++ v4 (2026-10-13)
@@ -495,50 +495,55 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Persönliche Website: https://michaelgisiger.ch/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://nerdculture.de/@gisiger</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Forgejo: https://codefloe.com/michaelgisiger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/michaelgisiger</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>