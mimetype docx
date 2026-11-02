--- v4 (2026-10-13)
+++ v5 (2026-11-02)
@@ -468,51 +468,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">EU AI Act Essentials (KI-Campus, 2026) | General Data Protection Regulation (GDPR) (Asean Online Education AOE, 2021) | SVEB-Zertifikat Stufe 1 (SVEB Schweizerischer Verband für Weiterbildung, 2013)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | French (B2 (Upper intermediate)) | English (C2 (Proficient)) | Finnish (Native speaker)</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | French (B2 · Fluent) | English (C2 · Near-native) | Finnish (Native speaker)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Persönliche Website: https://michaelgisiger.ch/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>