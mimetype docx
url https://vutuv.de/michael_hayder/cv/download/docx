--- v0 (2026-07-05)
+++ v1 (2026-09-03)
@@ -28,93 +28,102 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Open Source und das Beste von heute.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/michael_hayder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bahnhofstr. 35b, 83624 Otterfing, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 10.11.1974</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CEO, Altimate Net GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2001 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ich bin das Mädchen für alles, mit dem Techniker im Herzen BWL machen. </w:t>
+        <w:t xml:space="preserve">Ich bin das Mädchen für alles, mit dem Techniker im Herzen BWL machen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">linux | php | security</w:t>
+        <w:t xml:space="preserve">Linux | PHP | security</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Prozessmanagement : http://www.altimate.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">