--- v1 (2026-08-14)
+++ v2 (2026-09-23)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Michael Jahre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">michaeljahre@posteo.de | +49 176 83684886 | https://vutuv.de/michael_jahre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01/09/1962</w:t>
+        <w:t xml:space="preserve">Date of birth: 09/01/1962</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">liner shipping agency | pricing | Tender Management | Trade Management</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>