--- v2 (2026-08-14)
+++ v3 (2026-09-28)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mike@michael-jansen.biz | https://vutuv.de/michael_jansen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sonnenblumenweg 3, 36596 Niederwalluf, Hessen, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 10/31/1972</w:t>
+        <w:t xml:space="preserve">Date of birth: 31/10/1972</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">build management | continuus deployment | devops | Linux | software configuration management</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>