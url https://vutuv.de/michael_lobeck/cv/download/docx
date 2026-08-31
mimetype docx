--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -224,51 +224,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Projektleiter, LEG Standort- und Projektentwicklung GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11/1996 - 12/2001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">kommunikation in der stadtentwicklung | moderation | stadtentwicklung | lösungsorientierte kommunikation | moderation stadtentwicklung | smart city beratung | vorträge zu smart city</w:t>
+        <w:t xml:space="preserve">moderation | stadtentwicklung | lösungsorientierte kommunikation | moderation stadtentwicklung | smart city beratung | vorträge zu smart city</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Moderation in der Stadtentwicklung: http://promediare.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Quaestio Forschung &amp; Beratung: http://quaestio-fb.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Stadt-/Regionalforschung Geographie Uni BN: http://www.wiegandt-stadtforschung.de</w:t>
       </w:r>
     </w:p>