--- v0 (2026-09-24)
+++ v1 (2026-11-06)
@@ -286,51 +286,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ansible | django | Ecodesign | Energy | Life Cycle Assessment | Linux | management | Python | Python (Programming Language) | Sustainability | Waste Management | web development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (C2 (Proficient))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (C2 · Near-native)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Personal: https://luto.at/</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">